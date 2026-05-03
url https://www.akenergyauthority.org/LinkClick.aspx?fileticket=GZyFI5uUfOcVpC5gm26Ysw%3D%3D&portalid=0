--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\merskine\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5BD47186-3278-4D9B-B6E1-1FAD2EF29444}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{710DEF54-0232-4910-BFE8-8FEC04F08641}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="V4tp5f8lpxrLIims1qsBcJS4vMZihyo5oA/yTyJdtIfXXtviGk92ZUNiQdbtu3aFkaECUMalIBHYHwZ9rljdkw==" workbookSaltValue="Slb0n8lo79+gRIXU0tlquQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="2" r:id="rId1"/>
     <sheet name="Reimbursement Form" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Instructions!$A$1:$K$64</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Reimbursement Form'!$A$1:$K$76</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -194,51 +194,53 @@
   <c r="D41" i="1"/>
   <c r="I35" i="1"/>
   <c r="I36" i="1"/>
   <c r="I37" i="1"/>
   <c r="I38" i="1"/>
   <c r="I39" i="1"/>
   <c r="I40" i="1"/>
   <c r="D32" i="1"/>
   <c r="I18" i="1"/>
   <c r="I19" i="1"/>
   <c r="I20" i="1"/>
   <c r="I21" i="1"/>
   <c r="I22" i="1"/>
   <c r="I23" i="1"/>
   <c r="I24" i="1"/>
   <c r="I25" i="1"/>
   <c r="I26" i="1"/>
   <c r="J26" i="1" s="1"/>
   <c r="I27" i="1"/>
   <c r="I28" i="1"/>
   <c r="I29" i="1"/>
   <c r="I30" i="1"/>
   <c r="I31" i="1"/>
   <c r="J31" i="1" s="1"/>
   <c r="I17" i="1"/>
-  <c r="J39" i="1" l="1"/>
+  <c r="L33" i="1" l="1"/>
+  <c r="L32" i="1"/>
+  <c r="J39" i="1"/>
   <c r="J23" i="1"/>
   <c r="J36" i="1"/>
   <c r="J25" i="1"/>
   <c r="J30" i="1"/>
   <c r="J22" i="1"/>
   <c r="J27" i="1"/>
   <c r="J18" i="1"/>
   <c r="J45" i="2"/>
   <c r="J25" i="2"/>
   <c r="J22" i="2"/>
   <c r="J19" i="2"/>
   <c r="I41" i="2"/>
   <c r="J40" i="2"/>
   <c r="J41" i="2" s="1"/>
   <c r="F41" i="2"/>
   <c r="I32" i="2"/>
   <c r="J35" i="1"/>
   <c r="J40" i="1"/>
   <c r="J24" i="1"/>
   <c r="J29" i="1"/>
   <c r="J19" i="1"/>
   <c r="F32" i="1"/>
   <c r="J17" i="1"/>
   <c r="J37" i="1"/>
   <c r="I46" i="1"/>
@@ -246,51 +248,51 @@
   <c r="J21" i="1"/>
   <c r="J20" i="1"/>
   <c r="J34" i="1"/>
   <c r="J38" i="1"/>
   <c r="F41" i="1"/>
   <c r="J45" i="1"/>
   <c r="I32" i="1"/>
   <c r="J28" i="1"/>
   <c r="J43" i="1"/>
   <c r="J44" i="1"/>
   <c r="F46" i="1"/>
   <c r="F43" i="2"/>
   <c r="D46" i="2"/>
   <c r="J32" i="2"/>
   <c r="F32" i="2"/>
   <c r="J46" i="1" l="1"/>
   <c r="J41" i="1"/>
   <c r="J32" i="1"/>
   <c r="J43" i="2"/>
   <c r="J46" i="2" s="1"/>
   <c r="F46" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="76">
   <si>
     <t>Attachment 1 Financial Report/Request for Reimbursement Form*</t>
   </si>
   <si>
     <t>Grantee:</t>
   </si>
   <si>
     <t>Super Power Company</t>
   </si>
   <si>
     <t>Grant Number:</t>
   </si>
   <si>
     <t>Project:</t>
   </si>
   <si>
     <t>SPC Bulk Fuel Upgrade</t>
   </si>
   <si>
     <t>Project Period:</t>
   </si>
   <si>
     <t>Project Start</t>
   </si>
   <si>
@@ -962,97 +964,103 @@
         <sz val="9"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
       </rPr>
       <t>BY TASK OR MILESTONE</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
       </rPr>
       <t>BY BUDGET CATEGORIES</t>
     </r>
   </si>
   <si>
     <t>Certifier's</t>
   </si>
   <si>
-    <t>Preparer's</t>
-[...1 lines deleted...]
-  <si>
     <t>Signature:</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>If this is a corrected request</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
       </rPr>
       <t>, please provide an explaination, below, and attach appropriate backup documentation to support the correction.</t>
     </r>
   </si>
   <si>
     <t>AEA Financial Report/Request for Reimbursement Form Rev-1, September 30, 2025</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Preparer's Phone / Email:   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Preparer's Signature:   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Title / Date:   </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Arial"/>
@@ -1567,51 +1575,51 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="138">
+  <cellXfs count="142">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
@@ -1703,266 +1711,365 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...52 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="4">
+  <dxfs count="17">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="6" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="6" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="6" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="6" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.79998168889431442"/>
@@ -6002,718 +6109,718 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE21DC2D-8A91-4928-A5A6-A106A73E0EA3}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:K70"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="U35" sqref="U35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.28515625" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" customWidth="1"/>
     <col min="3" max="3" width="15.42578125" customWidth="1"/>
     <col min="4" max="10" width="15.28515625" customWidth="1"/>
     <col min="11" max="11" width="2.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:11" x14ac:dyDescent="0.2">
-      <c r="B2" s="105" t="s">
-[...9 lines deleted...]
-      <c r="J2" s="107"/>
+      <c r="B2" s="134" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="135"/>
+      <c r="D2" s="135"/>
+      <c r="E2" s="135"/>
+      <c r="F2" s="135"/>
+      <c r="G2" s="135"/>
+      <c r="H2" s="135"/>
+      <c r="I2" s="135"/>
+      <c r="J2" s="136"/>
     </row>
     <row r="4" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B4" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="114" t="s">
+      <c r="C4" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="114"/>
-[...1 lines deleted...]
-      <c r="F4" s="114"/>
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
       <c r="H4" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="I4" s="114">
+      <c r="I4" s="68">
         <v>7891011</v>
       </c>
-      <c r="J4" s="114"/>
+      <c r="J4" s="68"/>
     </row>
     <row r="5" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B5" s="22"/>
     </row>
     <row r="6" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B6" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="114" t="s">
+      <c r="C6" s="68" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="114"/>
-[...1 lines deleted...]
-      <c r="F6" s="114"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
       <c r="G6" s="21"/>
       <c r="H6" s="21" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="47">
         <v>44927</v>
       </c>
       <c r="J6" s="47">
         <v>71589</v>
       </c>
     </row>
     <row r="7" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B7" s="22"/>
       <c r="I7" s="24" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B8" s="22"/>
-      <c r="F8" s="76" t="s">
+      <c r="F8" s="108" t="s">
         <v>9</v>
       </c>
       <c r="G8" s="58"/>
-      <c r="H8" s="76" t="s">
+      <c r="H8" s="108" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="24"/>
       <c r="J8" s="24"/>
     </row>
     <row r="9" spans="2:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="22" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="47">
         <v>45383</v>
       </c>
       <c r="D9" s="47">
         <v>45473</v>
       </c>
       <c r="E9" s="55"/>
-      <c r="F9" s="119"/>
+      <c r="F9" s="141"/>
       <c r="G9" s="58"/>
-      <c r="H9" s="76"/>
+      <c r="H9" s="108"/>
       <c r="I9" s="55"/>
       <c r="J9" s="57"/>
     </row>
     <row r="10" spans="2:11" ht="15" x14ac:dyDescent="0.2">
       <c r="C10" s="23" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="55"/>
       <c r="F10" s="59"/>
       <c r="G10" s="56"/>
       <c r="H10" s="59"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="2:11" x14ac:dyDescent="0.2">
-      <c r="B11" s="115" t="s">
+      <c r="B11" s="139" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="116"/>
-      <c r="D11" s="116"/>
+      <c r="C11" s="140"/>
+      <c r="D11" s="140"/>
       <c r="E11" s="55"/>
-      <c r="F11" s="75" t="s">
+      <c r="F11" s="109" t="s">
         <v>15</v>
       </c>
-      <c r="H11" s="75" t="s">
+      <c r="H11" s="109" t="s">
         <v>15</v>
       </c>
       <c r="I11" s="55"/>
     </row>
     <row r="12" spans="2:11" x14ac:dyDescent="0.2">
-      <c r="B12" s="116"/>
-[...3 lines deleted...]
-      <c r="H12" s="76"/>
+      <c r="B12" s="140"/>
+      <c r="C12" s="140"/>
+      <c r="D12" s="140"/>
+      <c r="F12" s="108"/>
+      <c r="H12" s="108"/>
     </row>
     <row r="13" spans="2:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B13" s="35" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="36"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
     </row>
     <row r="14" spans="2:11" x14ac:dyDescent="0.2">
-      <c r="B14" s="108" t="s">
+      <c r="B14" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="C14" s="109"/>
+      <c r="C14" s="78"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="20" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="19" t="s">
         <v>19</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>21</v>
       </c>
       <c r="J14" s="15" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="2:11" ht="22.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="110"/>
-      <c r="C15" s="111"/>
+      <c r="B15" s="79"/>
+      <c r="C15" s="80"/>
       <c r="D15" s="31" t="s">
         <v>23</v>
       </c>
       <c r="E15" s="32" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="32" t="s">
         <v>25</v>
       </c>
       <c r="G15" s="33" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="33" t="s">
         <v>27</v>
       </c>
       <c r="I15" s="33" t="s">
         <v>28</v>
       </c>
       <c r="J15" s="34" t="s">
         <v>29</v>
       </c>
       <c r="K15" s="1"/>
     </row>
     <row r="16" spans="2:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="94" t="s">
+      <c r="B16" s="91" t="s">
         <v>30</v>
       </c>
-      <c r="C16" s="95"/>
-      <c r="D16" s="95"/>
+      <c r="C16" s="92"/>
+      <c r="D16" s="92"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B17" s="112"/>
-      <c r="C17" s="113"/>
+      <c r="B17" s="137"/>
+      <c r="C17" s="138"/>
       <c r="D17" s="16">
         <v>0</v>
       </c>
       <c r="E17" s="16">
         <v>0</v>
       </c>
       <c r="F17" s="45">
         <f t="shared" ref="F17:F31" si="0">D17+E17</f>
         <v>0</v>
       </c>
       <c r="G17" s="17">
         <v>0</v>
       </c>
       <c r="H17" s="17">
         <v>0</v>
       </c>
       <c r="I17" s="44">
         <f t="shared" ref="I17:I31" si="1">G17+H17</f>
         <v>0</v>
       </c>
       <c r="J17" s="43">
         <f t="shared" ref="J17:J31" si="2">F17-I17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B18" s="77"/>
-      <c r="C18" s="78"/>
+      <c r="B18" s="122"/>
+      <c r="C18" s="123"/>
       <c r="D18" s="16">
         <v>0</v>
       </c>
       <c r="E18" s="16">
         <v>0</v>
       </c>
       <c r="F18" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G18" s="17">
         <v>0</v>
       </c>
       <c r="H18" s="17">
         <v>0</v>
       </c>
       <c r="I18" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J18" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B19" s="84"/>
-      <c r="C19" s="85"/>
+      <c r="B19" s="73"/>
+      <c r="C19" s="74"/>
       <c r="D19" s="16">
         <v>0</v>
       </c>
       <c r="E19" s="16">
         <v>0</v>
       </c>
       <c r="F19" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G19" s="17">
         <v>0</v>
       </c>
       <c r="H19" s="17">
         <v>0</v>
       </c>
       <c r="I19" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J19" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B20" s="84"/>
-      <c r="C20" s="85"/>
+      <c r="B20" s="73"/>
+      <c r="C20" s="74"/>
       <c r="D20" s="16">
         <v>0</v>
       </c>
       <c r="E20" s="16">
         <v>0</v>
       </c>
       <c r="F20" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G20" s="17">
         <v>0</v>
       </c>
       <c r="H20" s="17">
         <v>0</v>
       </c>
       <c r="I20" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J20" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B21" s="77"/>
-      <c r="C21" s="78"/>
+      <c r="B21" s="122"/>
+      <c r="C21" s="123"/>
       <c r="D21" s="16">
         <v>0</v>
       </c>
       <c r="E21" s="16">
         <v>0</v>
       </c>
       <c r="F21" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G21" s="17">
         <v>0</v>
       </c>
       <c r="H21" s="17">
         <v>0</v>
       </c>
       <c r="I21" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J21" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B22" s="77"/>
-      <c r="C22" s="78"/>
+      <c r="B22" s="122"/>
+      <c r="C22" s="123"/>
       <c r="D22" s="16">
         <v>0</v>
       </c>
       <c r="E22" s="16">
         <v>0</v>
       </c>
       <c r="F22" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G22" s="17">
         <v>0</v>
       </c>
       <c r="H22" s="17">
         <v>0</v>
       </c>
       <c r="I22" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J22" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B23" s="77"/>
-      <c r="C23" s="78"/>
+      <c r="B23" s="122"/>
+      <c r="C23" s="123"/>
       <c r="D23" s="16">
         <v>0</v>
       </c>
       <c r="E23" s="16">
         <v>0</v>
       </c>
       <c r="F23" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G23" s="17">
         <v>0</v>
       </c>
       <c r="H23" s="17">
         <v>0</v>
       </c>
       <c r="I23" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J23" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B24" s="84"/>
-      <c r="C24" s="85"/>
+      <c r="B24" s="73"/>
+      <c r="C24" s="74"/>
       <c r="D24" s="16">
         <v>0</v>
       </c>
       <c r="E24" s="16">
         <v>0</v>
       </c>
       <c r="F24" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G24" s="17">
         <v>0</v>
       </c>
       <c r="H24" s="17">
         <v>0</v>
       </c>
       <c r="I24" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J24" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B25" s="84"/>
-      <c r="C25" s="85"/>
+      <c r="B25" s="73"/>
+      <c r="C25" s="74"/>
       <c r="D25" s="16">
         <v>0</v>
       </c>
       <c r="E25" s="16">
         <v>0</v>
       </c>
       <c r="F25" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G25" s="17">
         <v>0</v>
       </c>
       <c r="H25" s="17">
         <v>0</v>
       </c>
       <c r="I25" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J25" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B26" s="86"/>
-      <c r="C26" s="87"/>
+      <c r="B26" s="126"/>
+      <c r="C26" s="127"/>
       <c r="D26" s="16">
         <v>0</v>
       </c>
       <c r="E26" s="16">
         <v>0</v>
       </c>
       <c r="F26" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G26" s="17">
         <v>0</v>
       </c>
       <c r="H26" s="17">
         <v>0</v>
       </c>
       <c r="I26" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J26" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B27" s="81" t="s">
+      <c r="B27" s="124" t="s">
         <v>31</v>
       </c>
-      <c r="C27" s="82"/>
+      <c r="C27" s="125"/>
       <c r="D27" s="16">
         <v>0</v>
       </c>
       <c r="E27" s="16">
         <v>0</v>
       </c>
       <c r="F27" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G27" s="17">
         <v>0</v>
       </c>
       <c r="H27" s="17">
         <v>0</v>
       </c>
       <c r="I27" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J27" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B28" s="81" t="s">
+      <c r="B28" s="124" t="s">
         <v>31</v>
       </c>
-      <c r="C28" s="82"/>
+      <c r="C28" s="125"/>
       <c r="D28" s="16">
         <v>0</v>
       </c>
       <c r="E28" s="16">
         <v>0</v>
       </c>
       <c r="F28" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G28" s="17">
         <v>0</v>
       </c>
       <c r="H28" s="17">
         <v>0</v>
       </c>
       <c r="I28" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J28" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B29" s="84"/>
-      <c r="C29" s="85"/>
+      <c r="B29" s="73"/>
+      <c r="C29" s="74"/>
       <c r="D29" s="16">
         <v>0</v>
       </c>
       <c r="E29" s="16">
         <v>0</v>
       </c>
       <c r="F29" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G29" s="17">
         <v>0</v>
       </c>
       <c r="H29" s="17">
         <v>0</v>
       </c>
       <c r="I29" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J29" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B30" s="84"/>
-      <c r="C30" s="85"/>
+      <c r="B30" s="73"/>
+      <c r="C30" s="74"/>
       <c r="D30" s="16">
         <v>0</v>
       </c>
       <c r="E30" s="16">
         <v>0</v>
       </c>
       <c r="F30" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G30" s="17">
         <v>0</v>
       </c>
       <c r="H30" s="17">
         <v>0</v>
       </c>
       <c r="I30" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J30" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B31" s="81" t="s">
+      <c r="B31" s="124" t="s">
         <v>31</v>
       </c>
-      <c r="C31" s="82"/>
+      <c r="C31" s="125"/>
       <c r="D31" s="16">
         <v>0</v>
       </c>
       <c r="E31" s="16">
         <v>0</v>
       </c>
       <c r="F31" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G31" s="17">
         <v>0</v>
       </c>
       <c r="H31" s="17">
         <v>0</v>
       </c>
       <c r="I31" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J31" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="117" t="s">
+      <c r="B32" s="69" t="s">
         <v>32</v>
       </c>
-      <c r="C32" s="118"/>
+      <c r="C32" s="70"/>
       <c r="D32" s="26">
         <f t="shared" ref="D32:J32" si="3">SUM(D17:D31)</f>
         <v>0</v>
       </c>
       <c r="E32" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="F32" s="46">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G32" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H32" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="I32" s="46">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J32" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B33" s="88" t="s">
+      <c r="B33" s="128" t="s">
         <v>33</v>
       </c>
-      <c r="C33" s="89"/>
-      <c r="D33" s="89"/>
+      <c r="C33" s="129"/>
+      <c r="D33" s="129"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B34" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C34" s="5"/>
       <c r="D34" s="28">
         <v>20000</v>
       </c>
       <c r="E34" s="16">
         <v>10000</v>
       </c>
       <c r="F34" s="45">
         <f t="shared" ref="F34:F40" si="4">D34+E34</f>
         <v>30000</v>
       </c>
       <c r="G34" s="17">
         <v>10000</v>
       </c>
@@ -6886,101 +6993,101 @@
         <v>0</v>
       </c>
       <c r="E40" s="16">
         <v>0</v>
       </c>
       <c r="F40" s="45">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G40" s="17">
         <v>0</v>
       </c>
       <c r="H40" s="17">
         <v>0</v>
       </c>
       <c r="I40" s="44">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J40" s="43">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B41" s="79" t="s">
+      <c r="B41" s="87" t="s">
         <v>32</v>
       </c>
-      <c r="C41" s="80"/>
+      <c r="C41" s="88"/>
       <c r="D41" s="27">
         <f t="shared" ref="D41:J41" si="7">SUM(D34:D40)</f>
         <v>750000</v>
       </c>
       <c r="E41" s="27">
         <f t="shared" si="7"/>
         <v>60000</v>
       </c>
       <c r="F41" s="42">
         <f t="shared" si="7"/>
         <v>810000</v>
       </c>
       <c r="G41" s="27">
         <f t="shared" si="7"/>
         <v>195000</v>
       </c>
       <c r="H41" s="27">
         <f t="shared" si="7"/>
         <v>55000</v>
       </c>
       <c r="I41" s="42">
         <f t="shared" si="7"/>
         <v>250000</v>
       </c>
       <c r="J41" s="41">
         <f t="shared" si="7"/>
         <v>560000</v>
       </c>
     </row>
     <row r="42" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B42" s="94" t="s">
+      <c r="B42" s="91" t="s">
         <v>41</v>
       </c>
-      <c r="C42" s="95"/>
-      <c r="D42" s="95"/>
+      <c r="C42" s="92"/>
+      <c r="D42" s="92"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B43" s="73" t="s">
+      <c r="B43" s="93" t="s">
         <v>42</v>
       </c>
-      <c r="C43" s="74"/>
+      <c r="C43" s="94"/>
       <c r="D43" s="28">
         <f>D41</f>
         <v>750000</v>
       </c>
       <c r="E43" s="28">
         <v>0</v>
       </c>
       <c r="F43" s="28">
         <f>D43+E43</f>
         <v>750000</v>
       </c>
       <c r="G43" s="28">
         <v>0</v>
       </c>
       <c r="H43" s="28">
         <v>0</v>
       </c>
       <c r="I43" s="17">
         <f>G43+H43</f>
         <v>0</v>
       </c>
       <c r="J43" s="14">
         <f>F43-I43</f>
         <v>750000</v>
       </c>
@@ -7022,296 +7129,296 @@
       <c r="C45" s="72"/>
       <c r="D45" s="28">
         <v>0</v>
       </c>
       <c r="E45" s="28"/>
       <c r="F45" s="28">
         <f>D45+E45</f>
         <v>0</v>
       </c>
       <c r="G45" s="28">
         <v>0</v>
       </c>
       <c r="H45" s="28">
         <v>0</v>
       </c>
       <c r="I45" s="17">
         <f>G45+H45</f>
         <v>0</v>
       </c>
       <c r="J45" s="14">
         <f>F45-I45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B46" s="79" t="s">
+      <c r="B46" s="87" t="s">
         <v>32</v>
       </c>
-      <c r="C46" s="80"/>
+      <c r="C46" s="88"/>
       <c r="D46" s="30">
         <f t="shared" ref="D46:J46" si="8">SUM(D43:D45)</f>
         <v>750000</v>
       </c>
       <c r="E46" s="30">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="F46" s="30">
         <f t="shared" si="8"/>
         <v>750000</v>
       </c>
       <c r="G46" s="30">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="H46" s="30">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="I46" s="30">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J46" s="29">
         <f t="shared" si="8"/>
         <v>750000</v>
       </c>
     </row>
     <row r="47" spans="2:10" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B47" s="104" t="s">
+      <c r="B47" s="112" t="s">
         <v>45</v>
       </c>
-      <c r="C47" s="104"/>
-[...6 lines deleted...]
-      <c r="J47" s="104"/>
+      <c r="C47" s="112"/>
+      <c r="D47" s="112"/>
+      <c r="E47" s="112"/>
+      <c r="F47" s="112"/>
+      <c r="G47" s="112"/>
+      <c r="H47" s="112"/>
+      <c r="I47" s="112"/>
+      <c r="J47" s="112"/>
     </row>
     <row r="48" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B48" s="68" t="s">
+      <c r="B48" s="113" t="s">
         <v>46</v>
       </c>
-      <c r="C48" s="69"/>
-[...6 lines deleted...]
-      <c r="J48" s="70"/>
+      <c r="C48" s="114"/>
+      <c r="D48" s="114"/>
+      <c r="E48" s="114"/>
+      <c r="F48" s="114"/>
+      <c r="G48" s="114"/>
+      <c r="H48" s="114"/>
+      <c r="I48" s="114"/>
+      <c r="J48" s="115"/>
     </row>
     <row r="49" spans="2:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B49" s="97" t="s">
+      <c r="B49" s="116" t="s">
         <v>47</v>
       </c>
-      <c r="C49" s="98"/>
-[...6 lines deleted...]
-      <c r="J49" s="99"/>
+      <c r="C49" s="117"/>
+      <c r="D49" s="117"/>
+      <c r="E49" s="117"/>
+      <c r="F49" s="117"/>
+      <c r="G49" s="117"/>
+      <c r="H49" s="117"/>
+      <c r="I49" s="117"/>
+      <c r="J49" s="118"/>
     </row>
     <row r="50" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B50" s="101" t="s">
+      <c r="B50" s="84" t="s">
         <v>48</v>
       </c>
-      <c r="C50" s="102"/>
-[...6 lines deleted...]
-      <c r="J50" s="103"/>
+      <c r="C50" s="85"/>
+      <c r="D50" s="85"/>
+      <c r="E50" s="85"/>
+      <c r="F50" s="85"/>
+      <c r="G50" s="85"/>
+      <c r="H50" s="85"/>
+      <c r="I50" s="85"/>
+      <c r="J50" s="86"/>
     </row>
     <row r="51" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B51" s="8"/>
       <c r="J51" s="9"/>
     </row>
     <row r="52" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B52" s="8"/>
       <c r="J52" s="9"/>
     </row>
     <row r="53" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B53" s="8"/>
       <c r="J53" s="9"/>
     </row>
     <row r="54" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B54" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="C54" s="67"/>
-[...2 lines deleted...]
-      <c r="F54" s="100" t="s">
+      <c r="C54" s="82"/>
+      <c r="D54" s="82"/>
+      <c r="E54" s="82"/>
+      <c r="F54" s="96" t="s">
         <v>50</v>
       </c>
-      <c r="G54" s="100"/>
+      <c r="G54" s="96"/>
       <c r="H54" s="7"/>
       <c r="I54" s="7"/>
       <c r="J54" s="10"/>
     </row>
     <row r="55" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B55" s="8"/>
       <c r="G55" s="25"/>
       <c r="J55" s="9"/>
     </row>
     <row r="56" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B56" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="C56" s="67"/>
-[...2 lines deleted...]
-      <c r="F56" s="100" t="s">
+      <c r="C56" s="82"/>
+      <c r="D56" s="82"/>
+      <c r="E56" s="82"/>
+      <c r="F56" s="96" t="s">
         <v>52</v>
       </c>
-      <c r="G56" s="100"/>
+      <c r="G56" s="96"/>
       <c r="H56" s="7"/>
       <c r="I56" s="7"/>
       <c r="J56" s="10"/>
     </row>
     <row r="57" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B57" s="8"/>
       <c r="G57" s="25"/>
       <c r="J57" s="9"/>
     </row>
     <row r="58" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B58" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="C58" s="67"/>
-[...1 lines deleted...]
-      <c r="E58" s="67"/>
+      <c r="C58" s="82"/>
+      <c r="D58" s="82"/>
+      <c r="E58" s="82"/>
       <c r="G58" s="40" t="s">
         <v>53</v>
       </c>
       <c r="H58" s="7"/>
       <c r="I58" s="7"/>
       <c r="J58" s="10"/>
     </row>
     <row r="59" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B59" s="11"/>
       <c r="C59" s="12"/>
       <c r="D59" s="12"/>
       <c r="E59" s="12"/>
       <c r="F59" s="12"/>
       <c r="G59" s="12"/>
       <c r="H59" s="12"/>
       <c r="I59" s="12"/>
       <c r="J59" s="13"/>
     </row>
     <row r="61" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B61" s="39" t="s">
         <v>54</v>
       </c>
       <c r="C61" s="36"/>
       <c r="D61" s="36"/>
       <c r="E61" s="36"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
-      <c r="H61" s="96" t="s">
+      <c r="H61" s="83" t="s">
         <v>55</v>
       </c>
-      <c r="I61" s="96"/>
-      <c r="J61" s="96"/>
+      <c r="I61" s="83"/>
+      <c r="J61" s="83"/>
     </row>
     <row r="62" spans="2:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="36" t="s">
         <v>56</v>
       </c>
       <c r="C62" s="36"/>
       <c r="D62" s="36"/>
       <c r="E62" s="36"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
-      <c r="H62" s="96"/>
-[...1 lines deleted...]
-      <c r="J62" s="96"/>
+      <c r="H62" s="83"/>
+      <c r="I62" s="83"/>
+      <c r="J62" s="83"/>
     </row>
     <row r="63" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B63" s="36" t="s">
         <v>57</v>
       </c>
       <c r="C63" s="36"/>
       <c r="D63" s="36"/>
       <c r="E63" s="36"/>
       <c r="F63" s="37"/>
       <c r="G63" s="37"/>
       <c r="H63" s="38"/>
-      <c r="I63" s="83" t="s">
+      <c r="I63" s="81" t="s">
         <v>58</v>
       </c>
-      <c r="J63" s="83"/>
+      <c r="J63" s="81"/>
     </row>
     <row r="66" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B66" s="22" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="68" spans="2:10" s="51" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B68" s="90" t="s">
+      <c r="B68" s="130" t="s">
         <v>60</v>
       </c>
-      <c r="C68" s="91"/>
-[...6 lines deleted...]
-      <c r="J68" s="91"/>
+      <c r="C68" s="131"/>
+      <c r="D68" s="131"/>
+      <c r="E68" s="131"/>
+      <c r="F68" s="131"/>
+      <c r="G68" s="131"/>
+      <c r="H68" s="131"/>
+      <c r="I68" s="131"/>
+      <c r="J68" s="131"/>
     </row>
     <row r="69" spans="2:10" s="51" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B69" s="90" t="s">
+      <c r="B69" s="130" t="s">
         <v>61</v>
       </c>
-      <c r="C69" s="91"/>
-[...6 lines deleted...]
-      <c r="J69" s="91"/>
+      <c r="C69" s="131"/>
+      <c r="D69" s="131"/>
+      <c r="E69" s="131"/>
+      <c r="F69" s="131"/>
+      <c r="G69" s="131"/>
+      <c r="H69" s="131"/>
+      <c r="I69" s="131"/>
+      <c r="J69" s="131"/>
     </row>
     <row r="70" spans="2:10" s="51" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B70" s="92"/>
-[...7 lines deleted...]
-      <c r="J70" s="93"/>
+      <c r="B70" s="132"/>
+      <c r="C70" s="133"/>
+      <c r="D70" s="133"/>
+      <c r="E70" s="133"/>
+      <c r="F70" s="133"/>
+      <c r="G70" s="133"/>
+      <c r="H70" s="133"/>
+      <c r="I70" s="133"/>
+      <c r="J70" s="133"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="MB0jtdpHd/TnQFEnnxLkOE2i2thw5g47TLYhuXFx1Ozl06RXofZlOsie7ApChdb5dDDrqdo6GQyfGfc3w4cY9A==" saltValue="ShotoQBo09dZYIgmkq13tQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
     <protectedRange sqref="F10 H10" name="Range1" securityDescriptor="O:WDG:WDD:(A;;CC;;;WD)"/>
   </protectedRanges>
   <mergeCells count="54">
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="B14:C15"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="B11:D12"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="B68:J68"/>
     <mergeCell ref="B69:J69"/>
@@ -7331,1476 +7438,1553 @@
     <mergeCell ref="B47:J47"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="I63:J63"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="B38:C38"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="C58:E58"/>
     <mergeCell ref="B48:J48"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="C56:E56"/>
   </mergeCells>
   <conditionalFormatting sqref="F10">
-    <cfRule type="expression" dxfId="3" priority="2">
+    <cfRule type="expression" dxfId="16" priority="2">
       <formula>$F10="Yes"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H10">
-    <cfRule type="expression" dxfId="2" priority="1">
+    <cfRule type="expression" dxfId="15" priority="1">
       <formula>$H10="Yes Final"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H10" xr:uid="{906423F7-6E12-4042-88AD-DBBCC30EE004}">
       <formula1>"No, Yes Final"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F10" xr:uid="{951E2DA3-FC5B-4C0A-B836-02CDB3B7FF42}">
       <formula1>"No, Yes"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="67" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:K75"/>
+  <dimension ref="B2:L75"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="H45" sqref="H45"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A21" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="H44" sqref="H44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.28515625" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" customWidth="1"/>
     <col min="3" max="3" width="15.42578125" customWidth="1"/>
     <col min="4" max="10" width="15.28515625" customWidth="1"/>
     <col min="11" max="11" width="2.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:11" ht="65.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="62" t="s">
         <v>62</v>
       </c>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
     </row>
     <row r="4" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B4" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="114"/>
-[...2 lines deleted...]
-      <c r="F4" s="114"/>
+      <c r="C4" s="68"/>
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
       <c r="H4" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="I4" s="114"/>
-      <c r="J4" s="114"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
     </row>
     <row r="5" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B5" s="22"/>
     </row>
     <row r="6" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B6" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="114"/>
-[...2 lines deleted...]
-      <c r="F6" s="114"/>
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
       <c r="G6" s="21"/>
       <c r="H6" s="21" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
     </row>
     <row r="7" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B7" s="22"/>
       <c r="C7" s="21"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="61" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="61" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="2:11" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="22"/>
-      <c r="E8" s="76" t="s">
+      <c r="E8" s="108" t="s">
         <v>63</v>
       </c>
-      <c r="F8" s="76"/>
-[...1 lines deleted...]
-      <c r="H8" s="76" t="s">
+      <c r="F8" s="108"/>
+      <c r="G8" s="108"/>
+      <c r="H8" s="108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="2:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="22" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
-      <c r="E9" s="76"/>
-[...2 lines deleted...]
-      <c r="H9" s="76"/>
+      <c r="E9" s="108"/>
+      <c r="F9" s="108"/>
+      <c r="G9" s="108"/>
+      <c r="H9" s="108"/>
       <c r="I9" s="58"/>
       <c r="J9" s="64" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="10" spans="2:11" ht="15" x14ac:dyDescent="0.2">
       <c r="C10" s="23" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="55"/>
       <c r="F10" s="59"/>
       <c r="G10" s="56"/>
       <c r="H10" s="59"/>
       <c r="I10" s="58"/>
       <c r="J10" s="65"/>
     </row>
     <row r="11" spans="2:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="131" t="s">
+      <c r="B11" s="119" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="131"/>
-      <c r="D11" s="131"/>
+      <c r="C11" s="119"/>
+      <c r="D11" s="119"/>
       <c r="E11" s="55"/>
-      <c r="F11" s="75" t="s">
+      <c r="F11" s="109" t="s">
         <v>15</v>
       </c>
-      <c r="H11" s="75" t="s">
+      <c r="H11" s="109" t="s">
         <v>15</v>
       </c>
       <c r="I11" s="58"/>
       <c r="J11" s="66" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="12" spans="2:11" x14ac:dyDescent="0.2">
-      <c r="B12" s="131"/>
-[...3 lines deleted...]
-      <c r="H12" s="76"/>
+      <c r="B12" s="119"/>
+      <c r="C12" s="119"/>
+      <c r="D12" s="119"/>
+      <c r="F12" s="108"/>
+      <c r="H12" s="108"/>
     </row>
     <row r="13" spans="2:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B13" s="50" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="36"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
     </row>
     <row r="14" spans="2:11" x14ac:dyDescent="0.2">
-      <c r="B14" s="108" t="s">
+      <c r="B14" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="C14" s="109"/>
+      <c r="C14" s="78"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="20" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="19" t="s">
         <v>19</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>21</v>
       </c>
       <c r="J14" s="15" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="2:11" ht="22.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="110"/>
-      <c r="C15" s="111"/>
+      <c r="B15" s="79"/>
+      <c r="C15" s="80"/>
       <c r="D15" s="31" t="s">
         <v>23</v>
       </c>
       <c r="E15" s="32" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="32" t="s">
         <v>25</v>
       </c>
       <c r="G15" s="33" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="33" t="s">
         <v>27</v>
       </c>
       <c r="I15" s="33" t="s">
         <v>28</v>
       </c>
       <c r="J15" s="34" t="s">
         <v>29</v>
       </c>
       <c r="K15" s="1"/>
     </row>
     <row r="16" spans="2:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="132" t="s">
+      <c r="B16" s="120" t="s">
         <v>66</v>
       </c>
-      <c r="C16" s="133"/>
-      <c r="D16" s="133"/>
+      <c r="C16" s="121"/>
+      <c r="D16" s="121"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="4"/>
     </row>
-    <row r="17" spans="2:10" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C17" s="85"/>
+    <row r="17" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B17" s="73"/>
+      <c r="C17" s="74"/>
       <c r="D17" s="16">
         <v>0</v>
       </c>
       <c r="E17" s="16">
         <v>0</v>
       </c>
       <c r="F17" s="45">
         <f>D17+E17</f>
         <v>0</v>
       </c>
       <c r="G17" s="17">
         <v>0</v>
       </c>
       <c r="H17" s="17">
         <v>0</v>
       </c>
       <c r="I17" s="44">
         <f>G17+H17</f>
         <v>0</v>
       </c>
       <c r="J17" s="43">
         <f>F17-I17</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="2:10" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C18" s="85"/>
+    <row r="18" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B18" s="73"/>
+      <c r="C18" s="74"/>
       <c r="D18" s="16">
         <v>0</v>
       </c>
       <c r="E18" s="16">
         <v>0</v>
       </c>
       <c r="F18" s="45">
         <f t="shared" ref="F18:F31" si="0">D18+E18</f>
         <v>0</v>
       </c>
       <c r="G18" s="17">
         <v>0</v>
       </c>
       <c r="H18" s="17">
         <v>0</v>
       </c>
       <c r="I18" s="44">
         <f t="shared" ref="I18:I31" si="1">G18+H18</f>
         <v>0</v>
       </c>
       <c r="J18" s="43">
         <f t="shared" ref="J18:J31" si="2">F18-I18</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="2:10" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C19" s="85"/>
+    <row r="19" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B19" s="73"/>
+      <c r="C19" s="74"/>
       <c r="D19" s="16">
         <v>0</v>
       </c>
       <c r="E19" s="16">
         <v>0</v>
       </c>
       <c r="F19" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G19" s="17">
         <v>0</v>
       </c>
       <c r="H19" s="17">
         <v>0</v>
       </c>
       <c r="I19" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J19" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="2:10" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C20" s="85"/>
+    <row r="20" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B20" s="73"/>
+      <c r="C20" s="74"/>
       <c r="D20" s="16">
         <v>0</v>
       </c>
       <c r="E20" s="16">
         <v>0</v>
       </c>
       <c r="F20" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G20" s="17">
         <v>0</v>
       </c>
       <c r="H20" s="17">
         <v>0</v>
       </c>
       <c r="I20" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J20" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="2:10" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C21" s="85"/>
+    <row r="21" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B21" s="73"/>
+      <c r="C21" s="74"/>
       <c r="D21" s="16">
         <v>0</v>
       </c>
       <c r="E21" s="16">
         <v>0</v>
       </c>
       <c r="F21" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G21" s="17">
         <v>0</v>
       </c>
       <c r="H21" s="17">
         <v>0</v>
       </c>
       <c r="I21" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J21" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:10" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C22" s="85"/>
+    <row r="22" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B22" s="73"/>
+      <c r="C22" s="74"/>
       <c r="D22" s="16">
         <v>0</v>
       </c>
       <c r="E22" s="16">
         <v>0</v>
       </c>
       <c r="F22" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G22" s="17">
         <v>0</v>
       </c>
       <c r="H22" s="17">
         <v>0</v>
       </c>
       <c r="I22" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J22" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="2:10" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C23" s="85"/>
+    <row r="23" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B23" s="73"/>
+      <c r="C23" s="74"/>
       <c r="D23" s="16">
         <v>0</v>
       </c>
       <c r="E23" s="16">
         <v>0</v>
       </c>
       <c r="F23" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G23" s="17">
         <v>0</v>
       </c>
       <c r="H23" s="17">
         <v>0</v>
       </c>
       <c r="I23" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J23" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="2:10" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C24" s="85"/>
+    <row r="24" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B24" s="73"/>
+      <c r="C24" s="74"/>
       <c r="D24" s="16">
         <v>0</v>
       </c>
       <c r="E24" s="16">
         <v>0</v>
       </c>
       <c r="F24" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G24" s="17">
         <v>0</v>
       </c>
       <c r="H24" s="17">
         <v>0</v>
       </c>
       <c r="I24" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J24" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="2:10" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C25" s="85"/>
+    <row r="25" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B25" s="73"/>
+      <c r="C25" s="74"/>
       <c r="D25" s="16">
         <v>0</v>
       </c>
       <c r="E25" s="16">
         <v>0</v>
       </c>
       <c r="F25" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G25" s="17">
         <v>0</v>
       </c>
       <c r="H25" s="17">
         <v>0</v>
       </c>
       <c r="I25" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J25" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="2:10" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C26" s="85"/>
+    <row r="26" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B26" s="73"/>
+      <c r="C26" s="74"/>
       <c r="D26" s="16">
         <v>0</v>
       </c>
       <c r="E26" s="16">
         <v>0</v>
       </c>
       <c r="F26" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G26" s="17">
         <v>0</v>
       </c>
       <c r="H26" s="17">
         <v>0</v>
       </c>
       <c r="I26" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J26" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="2:10" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="C27" s="137"/>
+    <row r="27" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B27" s="75" t="s">
+        <v>72</v>
+      </c>
+      <c r="C27" s="76"/>
       <c r="D27" s="16">
         <v>0</v>
       </c>
       <c r="E27" s="16">
         <v>0</v>
       </c>
       <c r="F27" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G27" s="17">
         <v>0</v>
       </c>
       <c r="H27" s="17">
         <v>0</v>
       </c>
       <c r="I27" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J27" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="2:10" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C28" s="137"/>
+    <row r="28" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B28" s="75"/>
+      <c r="C28" s="76"/>
       <c r="D28" s="16">
         <v>0</v>
       </c>
       <c r="E28" s="16">
         <v>0</v>
       </c>
       <c r="F28" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G28" s="17">
         <v>0</v>
       </c>
       <c r="H28" s="17">
         <v>0</v>
       </c>
       <c r="I28" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J28" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="2:10" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C29" s="85"/>
+    <row r="29" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B29" s="73"/>
+      <c r="C29" s="74"/>
       <c r="D29" s="16">
         <v>0</v>
       </c>
       <c r="E29" s="16">
         <v>0</v>
       </c>
       <c r="F29" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G29" s="17">
         <v>0</v>
       </c>
       <c r="H29" s="17">
         <v>0</v>
       </c>
       <c r="I29" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J29" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="2:10" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C30" s="85"/>
+    <row r="30" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B30" s="73"/>
+      <c r="C30" s="74"/>
       <c r="D30" s="16">
         <v>0</v>
       </c>
       <c r="E30" s="16">
         <v>0</v>
       </c>
       <c r="F30" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G30" s="17">
         <v>0</v>
       </c>
       <c r="H30" s="17">
         <v>0</v>
       </c>
       <c r="I30" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J30" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="2:10" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="C31" s="137"/>
+    <row r="31" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B31" s="75" t="s">
+        <v>72</v>
+      </c>
+      <c r="C31" s="76"/>
       <c r="D31" s="16">
         <v>0</v>
       </c>
       <c r="E31" s="16">
         <v>0</v>
       </c>
       <c r="F31" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G31" s="17">
         <v>0</v>
       </c>
       <c r="H31" s="17">
         <v>0</v>
       </c>
       <c r="I31" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J31" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="117" t="s">
+    <row r="32" spans="2:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="69" t="s">
         <v>32</v>
       </c>
-      <c r="C32" s="118"/>
+      <c r="C32" s="70"/>
       <c r="D32" s="26">
         <f>SUM(D17:D31)</f>
         <v>0</v>
       </c>
       <c r="E32" s="26">
         <f t="shared" ref="E32:J32" si="3">SUM(E17:E31)</f>
         <v>0</v>
       </c>
       <c r="F32" s="46">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G32" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H32" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="I32" s="46">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J32" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B33" s="134" t="s">
+      <c r="L32" t="str">
+        <f>IF(OR(G32=0, G41=0, G46=0),"", IF(AND(G32=G41, G41=G46), "", "Error on Form: Row Totals for Prior Expenses should be equal."))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="33" spans="2:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="89" t="s">
         <v>67</v>
       </c>
-      <c r="C33" s="135"/>
-      <c r="D33" s="135"/>
+      <c r="C33" s="90"/>
+      <c r="D33" s="90"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="4"/>
-    </row>
-    <row r="34" spans="2:10" x14ac:dyDescent="0.2">
+      <c r="L33" t="str">
+        <f>IF(OR(H32=0, H41=0, H46=0),"", IF(AND(H32=H41, H41=H46), "", "Error on Form: Row Totals for Expenditures This Period should be equal."))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="34" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B34" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C34" s="5"/>
       <c r="D34" s="28">
         <v>0</v>
       </c>
       <c r="E34" s="16">
         <v>0</v>
       </c>
       <c r="F34" s="45">
         <f>D34+E34</f>
         <v>0</v>
       </c>
       <c r="G34" s="17">
         <v>0</v>
       </c>
       <c r="H34" s="17">
         <v>0</v>
       </c>
       <c r="I34" s="44">
         <f>G34+H34</f>
         <v>0</v>
       </c>
       <c r="J34" s="43">
         <f>F34-I34</f>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B35" s="71" t="s">
         <v>35</v>
       </c>
       <c r="C35" s="72"/>
       <c r="D35" s="28">
         <v>0</v>
       </c>
       <c r="E35" s="16">
         <v>0</v>
       </c>
       <c r="F35" s="45">
         <f t="shared" ref="F35:F40" si="4">D35+E35</f>
         <v>0</v>
       </c>
       <c r="G35" s="17">
         <v>0</v>
       </c>
       <c r="H35" s="17">
         <v>0</v>
       </c>
       <c r="I35" s="44">
         <f t="shared" ref="I35:I40" si="5">G35+H35</f>
         <v>0</v>
       </c>
       <c r="J35" s="43">
         <f t="shared" ref="J35:J40" si="6">F35-I35</f>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B36" s="71" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="72"/>
       <c r="D36" s="28">
         <v>0</v>
       </c>
       <c r="E36" s="16">
         <v>0</v>
       </c>
       <c r="F36" s="45">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G36" s="17">
         <v>0</v>
       </c>
       <c r="H36" s="17">
         <v>0</v>
       </c>
       <c r="I36" s="44">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J36" s="43">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B37" s="71" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="72"/>
       <c r="D37" s="28">
         <v>0</v>
       </c>
       <c r="E37" s="16">
         <v>0</v>
       </c>
       <c r="F37" s="45">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G37" s="17">
         <v>0</v>
       </c>
       <c r="H37" s="17">
         <v>0</v>
       </c>
       <c r="I37" s="44">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J37" s="43">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B38" s="71" t="s">
         <v>38</v>
       </c>
       <c r="C38" s="72"/>
       <c r="D38" s="28">
         <v>0</v>
       </c>
       <c r="E38" s="16">
         <v>0</v>
       </c>
       <c r="F38" s="45">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G38" s="17">
         <v>0</v>
       </c>
       <c r="H38" s="17">
         <v>0</v>
       </c>
       <c r="I38" s="44">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J38" s="43">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B39" s="71" t="s">
         <v>39</v>
       </c>
       <c r="C39" s="72"/>
       <c r="D39" s="28">
         <v>0</v>
       </c>
       <c r="E39" s="16">
         <v>0</v>
       </c>
       <c r="F39" s="45">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G39" s="17">
         <v>0</v>
       </c>
       <c r="H39" s="17">
         <v>0</v>
       </c>
       <c r="I39" s="44">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J39" s="43">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B40" s="71" t="s">
         <v>40</v>
       </c>
       <c r="C40" s="72"/>
       <c r="D40" s="28">
         <v>0</v>
       </c>
       <c r="E40" s="16">
         <v>0</v>
       </c>
       <c r="F40" s="45">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G40" s="17">
         <v>0</v>
       </c>
       <c r="H40" s="17">
         <v>0</v>
       </c>
       <c r="I40" s="44">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J40" s="43">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B41" s="79" t="s">
+    <row r="41" spans="2:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="87" t="s">
         <v>32</v>
       </c>
-      <c r="C41" s="80"/>
+      <c r="C41" s="88"/>
       <c r="D41" s="27">
         <f>SUM(D34:D40)</f>
         <v>0</v>
       </c>
       <c r="E41" s="27">
         <f t="shared" ref="E41:J41" si="7">SUM(E34:E40)</f>
         <v>0</v>
       </c>
       <c r="F41" s="42">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="G41" s="27">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="H41" s="27">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="I41" s="42">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J41" s="41">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B42" s="94" t="s">
+    <row r="42" spans="2:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="91" t="s">
         <v>41</v>
       </c>
-      <c r="C42" s="95"/>
-      <c r="D42" s="95"/>
+      <c r="C42" s="92"/>
+      <c r="D42" s="92"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="4"/>
     </row>
-    <row r="43" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B43" s="73" t="s">
+    <row r="43" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B43" s="93" t="s">
         <v>42</v>
       </c>
-      <c r="C43" s="74"/>
+      <c r="C43" s="94"/>
       <c r="D43" s="28">
         <v>0</v>
       </c>
       <c r="E43" s="48">
         <v>0</v>
       </c>
       <c r="F43" s="48">
         <f>D43+E43</f>
         <v>0</v>
       </c>
       <c r="G43" s="28">
         <v>0</v>
       </c>
       <c r="H43" s="28">
         <v>0</v>
       </c>
       <c r="I43" s="44">
         <f>G43+H43</f>
         <v>0</v>
       </c>
       <c r="J43" s="43">
         <f>F43-I43</f>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B44" s="71" t="s">
         <v>43</v>
       </c>
       <c r="C44" s="72"/>
       <c r="D44" s="48">
         <v>0</v>
       </c>
       <c r="E44" s="28">
         <v>0</v>
       </c>
       <c r="F44" s="48">
         <f>D44+E44</f>
         <v>0</v>
       </c>
       <c r="G44" s="28">
         <v>0</v>
       </c>
       <c r="H44" s="28">
         <v>0</v>
       </c>
       <c r="I44" s="44">
         <f>G44+H44</f>
         <v>0</v>
       </c>
       <c r="J44" s="43">
         <f>F44-I44</f>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B45" s="71" t="s">
         <v>44</v>
       </c>
       <c r="C45" s="72"/>
       <c r="D45" s="48">
         <v>0</v>
       </c>
       <c r="E45" s="28">
         <v>0</v>
       </c>
       <c r="F45" s="48">
         <f>D45+E45</f>
         <v>0</v>
       </c>
       <c r="G45" s="28">
         <v>0</v>
       </c>
       <c r="H45" s="28">
         <v>0</v>
       </c>
       <c r="I45" s="44">
         <f>G45+H45</f>
         <v>0</v>
       </c>
       <c r="J45" s="43">
         <f>F45-I45</f>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B46" s="79" t="s">
+    <row r="46" spans="2:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="87" t="s">
         <v>32</v>
       </c>
-      <c r="C46" s="80"/>
+      <c r="C46" s="88"/>
       <c r="D46" s="30">
         <f>SUM(D43:D45)</f>
         <v>0</v>
       </c>
       <c r="E46" s="30">
         <f t="shared" ref="E46:J46" si="8">SUM(E43:E45)</f>
         <v>0</v>
       </c>
       <c r="F46" s="49">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="G46" s="30">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="H46" s="30">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="I46" s="49">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J46" s="41">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="2:10" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B47" s="130" t="s">
+    <row r="47" spans="2:12" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="111" t="s">
         <v>45</v>
       </c>
-      <c r="C47" s="104"/>
-[...9 lines deleted...]
-      <c r="B48" s="68" t="s">
+      <c r="C47" s="112"/>
+      <c r="D47" s="112"/>
+      <c r="E47" s="112"/>
+      <c r="F47" s="112"/>
+      <c r="G47" s="112"/>
+      <c r="H47" s="112"/>
+      <c r="I47" s="112"/>
+      <c r="J47" s="112"/>
+    </row>
+    <row r="48" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="113" t="s">
         <v>46</v>
       </c>
-      <c r="C48" s="69"/>
-[...6 lines deleted...]
-      <c r="J48" s="70"/>
+      <c r="C48" s="114"/>
+      <c r="D48" s="114"/>
+      <c r="E48" s="114"/>
+      <c r="F48" s="114"/>
+      <c r="G48" s="114"/>
+      <c r="H48" s="114"/>
+      <c r="I48" s="114"/>
+      <c r="J48" s="115"/>
     </row>
     <row r="49" spans="2:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B49" s="97" t="s">
+      <c r="B49" s="116" t="s">
         <v>47</v>
       </c>
-      <c r="C49" s="98"/>
-[...6 lines deleted...]
-      <c r="J49" s="99"/>
+      <c r="C49" s="117"/>
+      <c r="D49" s="117"/>
+      <c r="E49" s="117"/>
+      <c r="F49" s="117"/>
+      <c r="G49" s="117"/>
+      <c r="H49" s="117"/>
+      <c r="I49" s="117"/>
+      <c r="J49" s="118"/>
     </row>
     <row r="50" spans="2:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B50" s="101" t="s">
+      <c r="B50" s="84" t="s">
         <v>48</v>
       </c>
-      <c r="C50" s="102"/>
-[...6 lines deleted...]
-      <c r="J50" s="103"/>
+      <c r="C50" s="85"/>
+      <c r="D50" s="85"/>
+      <c r="E50" s="85"/>
+      <c r="F50" s="85"/>
+      <c r="G50" s="85"/>
+      <c r="H50" s="85"/>
+      <c r="I50" s="85"/>
+      <c r="J50" s="86"/>
     </row>
     <row r="51" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B51" s="8"/>
       <c r="J51" s="9"/>
     </row>
     <row r="52" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B52" s="8"/>
-      <c r="J52" s="9"/>
+      <c r="F52" s="95" t="s">
+        <v>74</v>
+      </c>
+      <c r="G52" s="96"/>
+      <c r="H52" s="97"/>
+      <c r="I52" s="97"/>
+      <c r="J52" s="98"/>
     </row>
     <row r="53" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B53" s="52" t="s">
         <v>68</v>
       </c>
-      <c r="G53" s="54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G53" s="54"/>
       <c r="J53" s="9"/>
     </row>
     <row r="54" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B54" s="52" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      <c r="E54" s="67"/>
+        <v>69</v>
+      </c>
+      <c r="C54" s="82"/>
+      <c r="D54" s="82"/>
+      <c r="E54" s="82"/>
       <c r="G54" s="54" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      <c r="J54" s="129"/>
+        <v>51</v>
+      </c>
+      <c r="H54" s="82"/>
+      <c r="I54" s="82"/>
+      <c r="J54" s="110"/>
     </row>
     <row r="55" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B55" s="8"/>
       <c r="G55" s="25"/>
       <c r="J55" s="9"/>
     </row>
     <row r="56" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B56" s="53" t="s">
         <v>51</v>
       </c>
-      <c r="C56" s="67"/>
-[...7 lines deleted...]
-      <c r="J56" s="129"/>
+      <c r="C56" s="82"/>
+      <c r="D56" s="82"/>
+      <c r="E56" s="82"/>
+      <c r="F56" s="95" t="s">
+        <v>73</v>
+      </c>
+      <c r="G56" s="96"/>
+      <c r="H56" s="82"/>
+      <c r="I56" s="82"/>
+      <c r="J56" s="110"/>
     </row>
     <row r="57" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B57" s="8"/>
       <c r="G57" s="25"/>
       <c r="J57" s="9"/>
     </row>
     <row r="58" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B58" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="C58" s="67"/>
-[...7 lines deleted...]
-      <c r="J58" s="129"/>
+      <c r="C58" s="82"/>
+      <c r="D58" s="82"/>
+      <c r="E58" s="82"/>
+      <c r="G58" s="67" t="s">
+        <v>75</v>
+      </c>
+      <c r="H58" s="82"/>
+      <c r="I58" s="82"/>
+      <c r="J58" s="110"/>
     </row>
     <row r="59" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B59" s="11"/>
       <c r="C59" s="12"/>
       <c r="D59" s="12"/>
       <c r="E59" s="12"/>
       <c r="F59" s="12"/>
       <c r="G59" s="12"/>
       <c r="H59" s="12"/>
       <c r="I59" s="12"/>
       <c r="J59" s="13"/>
     </row>
     <row r="61" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B61" s="60" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="62" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B62" s="120"/>
-[...7 lines deleted...]
-      <c r="J62" s="122"/>
+      <c r="B62" s="99"/>
+      <c r="C62" s="100"/>
+      <c r="D62" s="100"/>
+      <c r="E62" s="100"/>
+      <c r="F62" s="100"/>
+      <c r="G62" s="100"/>
+      <c r="H62" s="100"/>
+      <c r="I62" s="100"/>
+      <c r="J62" s="101"/>
     </row>
     <row r="63" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B63" s="123"/>
-[...7 lines deleted...]
-      <c r="J63" s="125"/>
+      <c r="B63" s="102"/>
+      <c r="C63" s="103"/>
+      <c r="D63" s="103"/>
+      <c r="E63" s="103"/>
+      <c r="F63" s="103"/>
+      <c r="G63" s="103"/>
+      <c r="H63" s="103"/>
+      <c r="I63" s="103"/>
+      <c r="J63" s="104"/>
     </row>
     <row r="64" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B64" s="123"/>
-[...7 lines deleted...]
-      <c r="J64" s="125"/>
+      <c r="B64" s="102"/>
+      <c r="C64" s="103"/>
+      <c r="D64" s="103"/>
+      <c r="E64" s="103"/>
+      <c r="F64" s="103"/>
+      <c r="G64" s="103"/>
+      <c r="H64" s="103"/>
+      <c r="I64" s="103"/>
+      <c r="J64" s="104"/>
     </row>
     <row r="65" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B65" s="123"/>
-[...7 lines deleted...]
-      <c r="J65" s="125"/>
+      <c r="B65" s="102"/>
+      <c r="C65" s="103"/>
+      <c r="D65" s="103"/>
+      <c r="E65" s="103"/>
+      <c r="F65" s="103"/>
+      <c r="G65" s="103"/>
+      <c r="H65" s="103"/>
+      <c r="I65" s="103"/>
+      <c r="J65" s="104"/>
     </row>
     <row r="66" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B66" s="123"/>
-[...7 lines deleted...]
-      <c r="J66" s="125"/>
+      <c r="B66" s="102"/>
+      <c r="C66" s="103"/>
+      <c r="D66" s="103"/>
+      <c r="E66" s="103"/>
+      <c r="F66" s="103"/>
+      <c r="G66" s="103"/>
+      <c r="H66" s="103"/>
+      <c r="I66" s="103"/>
+      <c r="J66" s="104"/>
     </row>
     <row r="67" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B67" s="123"/>
-[...7 lines deleted...]
-      <c r="J67" s="125"/>
+      <c r="B67" s="102"/>
+      <c r="C67" s="103"/>
+      <c r="D67" s="103"/>
+      <c r="E67" s="103"/>
+      <c r="F67" s="103"/>
+      <c r="G67" s="103"/>
+      <c r="H67" s="103"/>
+      <c r="I67" s="103"/>
+      <c r="J67" s="104"/>
     </row>
     <row r="68" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B68" s="126"/>
-[...7 lines deleted...]
-      <c r="J68" s="128"/>
+      <c r="B68" s="105"/>
+      <c r="C68" s="106"/>
+      <c r="D68" s="106"/>
+      <c r="E68" s="106"/>
+      <c r="F68" s="106"/>
+      <c r="G68" s="106"/>
+      <c r="H68" s="106"/>
+      <c r="I68" s="106"/>
+      <c r="J68" s="107"/>
     </row>
     <row r="70" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B70" s="39" t="s">
         <v>54</v>
       </c>
       <c r="C70" s="36"/>
       <c r="D70" s="36"/>
       <c r="E70" s="36"/>
       <c r="F70" s="37"/>
       <c r="G70" s="37"/>
-      <c r="H70" s="96" t="s">
+      <c r="H70" s="83" t="s">
         <v>55</v>
       </c>
-      <c r="I70" s="96"/>
-      <c r="J70" s="96"/>
+      <c r="I70" s="83"/>
+      <c r="J70" s="83"/>
     </row>
     <row r="71" spans="2:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="36" t="s">
         <v>56</v>
       </c>
       <c r="C71" s="36"/>
       <c r="D71" s="36"/>
       <c r="E71" s="36"/>
       <c r="F71" s="37"/>
       <c r="G71" s="37"/>
-      <c r="H71" s="96"/>
-[...1 lines deleted...]
-      <c r="J71" s="96"/>
+      <c r="H71" s="83"/>
+      <c r="I71" s="83"/>
+      <c r="J71" s="83"/>
     </row>
     <row r="72" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B72" s="36" t="s">
         <v>57</v>
       </c>
       <c r="C72" s="36"/>
       <c r="D72" s="36"/>
       <c r="E72" s="36"/>
       <c r="F72" s="37"/>
       <c r="G72" s="37"/>
       <c r="H72" s="38"/>
-      <c r="I72" s="83"/>
-      <c r="J72" s="83"/>
+      <c r="I72" s="81"/>
+      <c r="J72" s="81"/>
     </row>
     <row r="75" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B75" s="63" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="5QHUBpJzl993VU1rbuEpkvQ/KqwkKZN30/R3hve9t32GaY5W88qvAi5kCm6rgCJeI5JqPqF8yNu6PDtk2NrQXQ==" saltValue="7uMXhAfjh5nrQc0kVNq5RQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="77xVclLhUfNToiy0EvuNs0vcWsgd0MUutbgqAaR7heberktrzPjKHbQHFmfJfX2PADLsM5eN1bUaH6FmMvCcMg==" saltValue="aReOaIO2ynNLtGEZR4xVPQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
-    <protectedRange sqref="C4:F4 C6:F7 C9:D9 F10 H10 I4:J4 D17:E31 G17:H31 D34:E40 G34:H40 D43 E44:E45 G43:H45 C54:E54 C56:E56 C58:E58 H54:J54 I6:J6 H56 H58" name="Range1" securityDescriptor="O:WDG:WDD:(A;;CC;;;WD)"/>
+    <protectedRange sqref="C4:F4 C6:F7 C9:D9 F10 H10 I4:J4 D17:E31 G17:H31 D34:E40 G34:H40 D43 E44:E45 G43:H45 C54:E54 C56:E56 C58:E58 H54:J54 I6:J6 H56 H58 H52:J52" name="Range1" securityDescriptor="O:WDG:WDD:(A;;CC;;;WD)"/>
     <protectedRange sqref="B17:C31" name="Range2" securityDescriptor="O:WDG:WDD:(A;;CC;;;WD)"/>
     <protectedRange sqref="B62:J68" name="Range3" securityDescriptor="O:WDG:WDD:(A;;CC;;;WD)"/>
   </protectedRanges>
-  <mergeCells count="52">
+  <mergeCells count="55">
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="H52:J52"/>
     <mergeCell ref="B62:J68"/>
     <mergeCell ref="H8:H9"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="H56:J56"/>
     <mergeCell ref="H58:J58"/>
     <mergeCell ref="B47:J47"/>
     <mergeCell ref="B48:J48"/>
     <mergeCell ref="B49:J49"/>
     <mergeCell ref="H54:J54"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="E8:G9"/>
     <mergeCell ref="B11:D12"/>
     <mergeCell ref="B16:D16"/>
-    <mergeCell ref="B31:C31"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="B42:D42"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="B39:C39"/>
+    <mergeCell ref="B36:C36"/>
     <mergeCell ref="I72:J72"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="B38:C38"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="C56:E56"/>
     <mergeCell ref="C58:E58"/>
     <mergeCell ref="H70:J71"/>
     <mergeCell ref="C54:E54"/>
     <mergeCell ref="B50:J50"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B27:C27"/>
-    <mergeCell ref="B36:C36"/>
     <mergeCell ref="B14:C15"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="C6:F6"/>
+    <mergeCell ref="B31:C31"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <conditionalFormatting sqref="F10">
-    <cfRule type="expression" dxfId="1" priority="2">
+    <cfRule type="expression" dxfId="14" priority="20">
       <formula>$F10="Yes"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H10">
+    <cfRule type="expression" dxfId="13" priority="19">
+      <formula>$H10="Yes Final"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="L32:L33">
+    <cfRule type="expression" dxfId="12" priority="16">
+      <formula>L32&lt;&gt;""</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G32 G46">
+    <cfRule type="expression" dxfId="11" priority="10">
+      <formula>IF(G32&gt;0, $G$32=$G$46, FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G41 G46">
+    <cfRule type="expression" dxfId="10" priority="9">
+      <formula>IF(G41&gt;0, $G$41=$G$46, FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H32 H46">
+    <cfRule type="expression" dxfId="9" priority="12">
+      <formula>IF(H32&gt;0, $H$32=$H$46, FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H41 H46">
+    <cfRule type="expression" dxfId="8" priority="11">
+      <formula>IF(H41&gt;0, $H$41=$H$46, FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G32">
+    <cfRule type="expression" dxfId="7" priority="8">
+      <formula>IF(AND($G$32&gt;0, $G$46&gt;0),$G$32&lt;&gt;$G$46, FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G41">
+    <cfRule type="expression" dxfId="6" priority="7">
+      <formula>IF(AND($G$41&gt;0, $G$46&gt;0), $G$41&lt;&gt;$G$46, FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G46">
+    <cfRule type="expression" dxfId="5" priority="6">
+      <formula>IF(AND($G$46&gt;0, $G$32&gt;0), $G$32&lt;&gt;$G$46, FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="4" priority="2">
+      <formula>IF(AND($G$46&gt;0, $G$41&gt;0),$G$41&lt;&gt;$G$46, FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H32">
+    <cfRule type="expression" dxfId="3" priority="5">
+      <formula>IF(AND($H$32&gt;0, $H$46&gt;0),$H$32&lt;&gt;$H$46, FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H41">
+    <cfRule type="expression" dxfId="2" priority="4">
+      <formula>IF(AND($H$41&gt;0, $H$46&gt;0), $H$41&lt;&gt;$H$46, FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H46">
+    <cfRule type="expression" dxfId="1" priority="3">
+      <formula>IF(AND($H$46&gt;0, $H$32&gt;0),$H$32&lt;&gt;$H$46, FALSE)</formula>
+    </cfRule>
     <cfRule type="expression" dxfId="0" priority="1">
-      <formula>$H10="Yes Final"</formula>
+      <formula>IF(AND($H$46&gt;0, $H$41&gt;0), $H$41&lt;&gt;$H$46, FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F10" xr:uid="{39A2B81E-B8D2-454C-B8FB-A6E4D952A112}">
       <formula1>"No, Yes"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H10" xr:uid="{91C90836-2F8B-41F3-9902-1107E2E9B83C}">
       <formula1>"No, Yes Final"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="67" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 